--- v0 (2026-05-06)
+++ v1 (2026-06-26)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
@@ -717,51 +718,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="207C0B59">
               <v:group id="Group 456" style="position:absolute;margin-left:332.75pt;margin-top:35.4pt;width:.1pt;height:14.05pt;z-index:-251655168;mso-position-horizontal-relative:page" coordsize="2,281" coordorigin="6655,708" o:spid="_x0000_s1026" w14:anchorId="791CD4B5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNEXRc+gIAAPMGAAAOAAAAZHJzL2Uyb0RvYy54bWykVelu2zAM/j9g7yDo54bVdg4nNeoUQy8M&#10;6LYCzR5AkeUDkyVNUuJ0Tz9Ksp003QF0AeJQIUV+/Hj44nLfcrRj2jRS5Dg5izFigsqiEVWOv61v&#10;PywxMpaIgnApWI6fmMGXq7dvLjqVsYmsJS+YRuBEmKxTOa6tVVkUGVqzlpgzqZgAZSl1SywcdRUV&#10;mnTgveXRJI7TqJO6UFpSZgz8ex2UeOX9lyWj9mtZGmYRzzFgs/6p/XPjntHqgmSVJqpuaA+DvAJF&#10;SxoBQUdX18QStNXNC1dtQ7U0srRnVLaRLMuGMp8DZJPEJ9ncablVPpcq6yo10gTUnvD0arf0y+5B&#10;o6bI8RwjQVookY+KZvPUkdOpKgObO60e1YMOGYJ4L+l3A+roVO/OVTBGm+6zLMAh2VrpydmXunUu&#10;IG209zV4GmvA9hZR+DOZLKBOFBTJYjmbzkOFaA1ldHfSdA5AQbuIl4Pqpr86Cfcmy8RpIpKFeB5j&#10;j8klBI1mDlya/+PysSaK+RIZx1PPZTpweasZc80LdC4Cnd5s4NIcE3mkcSAN8P1PCl/SMfD4BzJI&#10;RrfG3jHpC0F298aGEShA8uUt+jZYQxnKlsM0vP+AYgR8u2/gvBqNksHoXeRNatTTD6MwGgGWI0/n&#10;y/PfeZoORuDJmYyeoJDVgI7UA2C6Fz1ikBBx6yb2TaakOTTXemgFMHLZ/dV22reNt4Wo8NuH0LBH&#10;TjeIxgg2yCYQooh1yFwIJ6I6x44Hd27ljq2l19gDML95IMZBy8VLq0MrBy1ccO59c48hHdKjmgp5&#10;23Dui8oF6mBSpmnqkRjJm8IpHRijq80V12hH3Gb0nz79Z2awgUThndWMFDe9bEnDgwzBOTALMxY6&#10;NgzYRhZP0L1ahn0L7wcQaql/YtTBrs2x+bElmmHEPwkYwPNkNnPL2R9gUiZw0MeazbGGCAqucmwx&#10;lN2JVzYs9K3STVVDpEC8kB9h8ZSNa3CPL6DqD7ADvOQ3K0jPVvfx2Vsd3lWrXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhACn8oaDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4M1u&#10;oiRt00xKKeqpCLaC9LbNTpPQ7G7IbpP07R1PepyZj3++P19PphUD9b5xFiGeRSDIlk43tkL4Orw9&#10;LUD4oKxWrbOEcCMP6+L+LleZdqP9pGEfKsEh1mcKoQ6hy6T0ZU1G+ZnryPLt7HqjAo99JXWvRg43&#10;rXyOolQa1Vj+UKuOtjWVl/3VILyPaty8xK/D7nLe3o6H5ON7FxPi48O0WYEINIU/GH71WR0Kdjq5&#10;q9VetAhpmiSMIswjrsAAL+YgTgjLxRJkkcv/DYofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAE0RdFz6AgAA8wYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACn8oaDgAAAACQEAAA8AAAAAAAAAAAAAAAAAVAUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABhBgAAAAA=&#10;">
                 <v:shape id="Freeform 457" style="position:absolute;left:6655;top:708;width:2;height:281;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,281" o:spid="_x0000_s1027" filled="f" strokeweight=".58pt" path="m,l,281e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOa4d4wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeEJvmlWKyNYoulDYW3Gr0ONj89ysbl6WJOq2v74RhB6HmfmGWW0G24kb+dA6VjCbZiCI&#10;a6dbbhQcvj4mSxAhImvsHJOCHwqwWb+MVphrd+c93arYiAThkKMCE2OfSxlqQxbD1PXEyTs5bzEm&#10;6RupPd4T3HZynmULabHltGCwp8JQfamuVoH/xeOnKbvy1Be75iz31fdbWyj1Oh627yAiDfE//GyX&#10;WsECHlfSDZDrPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOa4d4wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,708;0,989" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002827D3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Datos</w:t>
       </w:r>
       <w:r w:rsidRPr="002827D3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6160,58 +6161,58 @@
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>P.:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D77768" w:rsidRPr="00485E35" w:rsidSect="00055FD5">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="0" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BD86FA" w14:textId="77777777" w:rsidR="001B5CAF" w:rsidRDefault="001B5CAF" w:rsidP="00055FD5">
+    <w:p w14:paraId="681F8D7D" w14:textId="77777777" w:rsidR="00FD6498" w:rsidRDefault="00FD6498" w:rsidP="00055FD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43C210D4" w14:textId="77777777" w:rsidR="001B5CAF" w:rsidRDefault="001B5CAF" w:rsidP="00055FD5">
+    <w:p w14:paraId="6A829A3F" w14:textId="77777777" w:rsidR="00FD6498" w:rsidRDefault="00FD6498" w:rsidP="00055FD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6351,58 +6352,58 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0050F39C" w14:textId="77777777" w:rsidR="00354540" w:rsidRDefault="00354540">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="770A66A5" w14:textId="77777777" w:rsidR="001E3936" w:rsidRDefault="001E3936">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6348ECE1" w14:textId="77777777" w:rsidR="001B5CAF" w:rsidRDefault="001B5CAF" w:rsidP="00055FD5">
+    <w:p w14:paraId="6B875F80" w14:textId="77777777" w:rsidR="00FD6498" w:rsidRDefault="00FD6498" w:rsidP="00055FD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45445F17" w14:textId="77777777" w:rsidR="001B5CAF" w:rsidRDefault="001B5CAF" w:rsidP="00055FD5">
+    <w:p w14:paraId="7967372C" w14:textId="77777777" w:rsidR="00FD6498" w:rsidRDefault="00FD6498" w:rsidP="00055FD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A14487C" w14:textId="77777777" w:rsidR="001E3936" w:rsidRDefault="001E3936">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18E1E8E4" w14:textId="77777777" w:rsidR="00055FD5" w:rsidRDefault="00055FD5" w:rsidP="00055FD5">
     <w:pPr>
       <w:spacing w:line="205" w:lineRule="exact"/>
       <w:ind w:left="20"/>
       <w:rPr>
@@ -6523,113 +6524,113 @@
   </w:p>
   <w:p w14:paraId="44C380B3" w14:textId="77777777" w:rsidR="00055FD5" w:rsidRPr="003E251E" w:rsidRDefault="00055FD5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="9214" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2831"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="4541"/>
+      <w:gridCol w:w="2886"/>
+      <w:gridCol w:w="1821"/>
+      <w:gridCol w:w="4507"/>
     </w:tblGrid>
     <w:tr w:rsidR="00636064" w14:paraId="51988408" w14:textId="77777777" w:rsidTr="00636064">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2831" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="657FDA73" w14:textId="73C385F9" w:rsidR="00636064" w:rsidRDefault="00636064">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:rPr>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Franklin Gothic Book"/>
               <w:noProof/>
               <w:position w:val="3"/>
               <w:sz w:val="20"/>
               <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C0FF4F" wp14:editId="6D8F9F29">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C0FF4F" wp14:editId="248AE394">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-65405</wp:posOffset>
+                  <wp:posOffset>-64770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>10795</wp:posOffset>
+                  <wp:posOffset>164465</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1123950" cy="664210"/>
-                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                <wp:extent cx="1692910" cy="563245"/>
+                <wp:effectExtent l="0" t="0" r="2540" b="8255"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2" name="image1.jpeg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="image1.jpeg"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1123950" cy="664210"/>
+                          <a:ext cx="1692910" cy="563245"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1842" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="74EC6044" w14:textId="77777777" w:rsidR="00636064" w:rsidRDefault="00636064">
           <w:pPr>
@@ -7586,51 +7587,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="892817394">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1326082477">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="59787508">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="540559190">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1642928360">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1158813325">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00055FD5"/>
@@ -7674,77 +7675,80 @@
     <w:rsid w:val="006B7529"/>
     <w:rsid w:val="006E2F43"/>
     <w:rsid w:val="006E6216"/>
     <w:rsid w:val="007012C4"/>
     <w:rsid w:val="00716BD9"/>
     <w:rsid w:val="00726FA4"/>
     <w:rsid w:val="0077385F"/>
     <w:rsid w:val="007779CE"/>
     <w:rsid w:val="007C7AA1"/>
     <w:rsid w:val="007E2775"/>
     <w:rsid w:val="007E57C4"/>
     <w:rsid w:val="00806708"/>
     <w:rsid w:val="0083241B"/>
     <w:rsid w:val="0086195F"/>
     <w:rsid w:val="008A5072"/>
     <w:rsid w:val="008B434F"/>
     <w:rsid w:val="008E5C2A"/>
     <w:rsid w:val="008F4D71"/>
     <w:rsid w:val="00964874"/>
     <w:rsid w:val="00975B12"/>
     <w:rsid w:val="00A31F9D"/>
     <w:rsid w:val="00A37588"/>
     <w:rsid w:val="00A55955"/>
     <w:rsid w:val="00AC7DD8"/>
     <w:rsid w:val="00AE1EB5"/>
+    <w:rsid w:val="00B17FF2"/>
     <w:rsid w:val="00B25147"/>
     <w:rsid w:val="00B30E0C"/>
     <w:rsid w:val="00BA3F0D"/>
     <w:rsid w:val="00BB41A1"/>
     <w:rsid w:val="00BE78F6"/>
     <w:rsid w:val="00C4437F"/>
     <w:rsid w:val="00C97956"/>
     <w:rsid w:val="00CA299B"/>
+    <w:rsid w:val="00CA510B"/>
     <w:rsid w:val="00CC04A8"/>
     <w:rsid w:val="00CD31AB"/>
     <w:rsid w:val="00D2282C"/>
     <w:rsid w:val="00D77768"/>
     <w:rsid w:val="00D83D87"/>
     <w:rsid w:val="00D87FF3"/>
     <w:rsid w:val="00D921E6"/>
     <w:rsid w:val="00DA7695"/>
     <w:rsid w:val="00DC1298"/>
     <w:rsid w:val="00DE78E7"/>
     <w:rsid w:val="00DF159F"/>
     <w:rsid w:val="00E2727D"/>
     <w:rsid w:val="00E71D0C"/>
     <w:rsid w:val="00EB794B"/>
     <w:rsid w:val="00EE2426"/>
     <w:rsid w:val="00F04E3E"/>
     <w:rsid w:val="00F11153"/>
     <w:rsid w:val="00F9784B"/>
     <w:rsid w:val="00FD10D8"/>
+    <w:rsid w:val="00FD6498"/>
     <w:rsid w:val="58863E08"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -8485,51 +8489,51 @@
     </w:div>
     <w:div w:id="1759136081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comites.eticos@uva.es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gestion.proyectos.investigacion@uva.es" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:innovacion@fundacion.uva.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8794,51 +8798,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06A4C7B6-DD4D-4F27-9F9B-082012710528}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>565</Words>
-  <Characters>3362</Characters>
+  <Words>604</Words>
+  <Characters>3323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3847</CharactersWithSpaces>
+  <CharactersWithSpaces>3920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Servicios Administrativos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>